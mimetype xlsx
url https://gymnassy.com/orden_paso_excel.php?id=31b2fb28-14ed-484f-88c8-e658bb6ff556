--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -1,8430 +1,8437 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Jornada 20-09-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Giorno 20-09-2026" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <b/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color rgb="FF8A8A8A"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nº</t>
+          <t xml:space="preserve">Pettorale</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Hora</t>
+          <t xml:space="preserve">Giuria</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Jurado</t>
+          <t xml:space="preserve">Ingresso</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Entrada</t>
+          <t xml:space="preserve">Si esibisce</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Gimnasta / Conjunto</t>
+          <t xml:space="preserve">Ginnasta / Insieme</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Club</t>
+          <t xml:space="preserve">Società</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Categoría</t>
+          <t xml:space="preserve">Categoria</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:00</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:00</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMALIA IRINA</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:02</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:02</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">Juvenil Madrid Promesas</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">madrid promesas</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:05</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:05</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Luna Navarro</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:07</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:07</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre A</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:10</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:10</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">TANIA MADRID</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:12</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:12</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Salesianos San Miguel</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Salesianos San Miguel</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:15</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:15</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">Lara Perez</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:17</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:17</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:20</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:20</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">LAURA SANZ</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:22</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:22</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor H</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:25</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:25</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">Alcira Cruz</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Faustina Valladolid</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:27</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:27</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:30</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:30</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">CARLA FERNANDEZ</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:32</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:32</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:35</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:35</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">Lucía Casablanca</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">16</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:37</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:37</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">EL GRECO C</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">17</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:40</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:40</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">CAYETANA SANCHEZ</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">18</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:42</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:42</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">MARGOT MOLES</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Margot Moles</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:45</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:45</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">Calista Pérez</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:47</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:47</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Mazas</t>
+          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Clavette</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">21</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:50</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:50</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Burón</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">22</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:52</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:52</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">EL GRECO T</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Mazas</t>
+          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Clavette</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">23</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:55</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:55</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">Carla Pastor</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">24</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09:57</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
           <t xml:space="preserve">10:57</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Mazas</t>
+          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Clavette</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:00</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:00</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">MARTA BOCA</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">26</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:02</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:02</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Pérez</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">27</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:05</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:05</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E28" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlota Sánchez</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">28</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:07</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:07</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra Martín</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">29</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:10</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:10</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Cordón</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:12</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:12</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E31" t="inlineStr">
         <is>
           <t xml:space="preserve">Laura Calvo</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle Valdebernardo</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">31</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:15</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:15</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve">Martina Gómez</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">32</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:17</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:17</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve">LUCIA SANZ</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">33</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:19</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:19</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve">VALENTINA CARRASCO</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">34</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:21</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:21</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">Claudia Palacios</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">Faustina Valladolid</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">35</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:23</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:23</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">Alma López</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">36</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:25</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:25</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">Sofía Jiménez</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">37</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:27</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:27</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E38" t="inlineStr">
         <is>
           <t xml:space="preserve">Martina Navarro</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">38</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:29</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:29</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E39" t="inlineStr">
         <is>
           <t xml:space="preserve">CARLA PIZARRO</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">39</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:31</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:31</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">María Ribeiro</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:33</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:33</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E41" t="inlineStr">
         <is>
           <t xml:space="preserve">Celia Rangel</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">41</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:35</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:35</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve">Cristina Hernando</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">42</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:37</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:37</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve">ANASTASIA TENDERO</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">43</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:39</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:39</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve">CLAUDIA RIBEIRO</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">44</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:41</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:41</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E45" t="inlineStr">
         <is>
           <t xml:space="preserve">Vera Salazar</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t xml:space="preserve">45</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:43</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:43</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E46" t="inlineStr">
         <is>
           <t xml:space="preserve">Casilda Becerril</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t xml:space="preserve">46</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:45</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:45</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve">LUCIA ESTEBAN</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">47</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:47</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:47</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E48" t="inlineStr">
         <is>
           <t xml:space="preserve">Ángela Pedrera</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">48</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:49</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:49</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve">Nerea Expósito</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">49</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:51</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:51</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve">MARIA ZAMORANO</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10:53</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:53</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve">Alicia García-Viana</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Faustina Valladolid</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t xml:space="preserve">11:54</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pausa (10 min)</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
-        </is>
-[...13 lines deleted...]
-          <t xml:space="preserve">⏸ Descanso (10 min)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">51</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:05</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:05</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E53" t="inlineStr">
         <is>
           <t xml:space="preserve">Salesianos San Miguel</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">Salesianos San Miguel</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t xml:space="preserve">52</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:08</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:08</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E54" t="inlineStr">
         <is>
           <t xml:space="preserve">CARLA FERNANDEZ</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t xml:space="preserve">53</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:10</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:10</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E55" t="inlineStr">
         <is>
           <t xml:space="preserve">MARGOT MOLES</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Margot Moles</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">54</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:13</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:13</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E56" t="inlineStr">
         <is>
           <t xml:space="preserve">María García</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">55</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:15</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:15</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E57" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">56</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:18</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:18</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E58" t="inlineStr">
         <is>
           <t xml:space="preserve">LAURA SANZ</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">57</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:20</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:20</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E59" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor R</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">58</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:23</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:23</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E60" t="inlineStr">
         <is>
           <t xml:space="preserve">AMALIA IRINA</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t xml:space="preserve">59</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:25</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:25</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E61" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t xml:space="preserve">60</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:28</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:28</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E62" t="inlineStr">
         <is>
           <t xml:space="preserve">TANIA MADRID</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t xml:space="preserve">61</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:30</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:30</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E63" t="inlineStr">
         <is>
           <t xml:space="preserve">Juvenil Madrid Promesas</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">madrid promesas</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">62</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:33</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:33</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E64" t="inlineStr">
         <is>
           <t xml:space="preserve">CAYETANA SANCHEZ</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">63</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:35</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:35</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E65" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t xml:space="preserve">64</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:38</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:38</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E66" t="inlineStr">
         <is>
           <t xml:space="preserve">María Porras</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">Faustina Valladolid</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t xml:space="preserve">65</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:40</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:40</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E67" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre A</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t xml:space="preserve">66</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:43</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:43</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E68" t="inlineStr">
         <is>
           <t xml:space="preserve">Lara Perez</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t xml:space="preserve">67</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:45</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:45</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E69" t="inlineStr">
         <is>
           <t xml:space="preserve">EL GRECO C</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Copa 7 Estrellas (Prenacional) · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t xml:space="preserve">68</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:48</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:48</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E70" t="inlineStr">
         <is>
           <t xml:space="preserve">Luna Navarro</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t xml:space="preserve">69</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:50</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:50</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve">Baleryna</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Baleryna</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Mazas</t>
+          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Clavette</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t xml:space="preserve">70</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:53</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:53</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E72" t="inlineStr">
         <is>
           <t xml:space="preserve">Calista Pérez</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t xml:space="preserve">71</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:55</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:55</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve">EL GRECO T</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Mazas</t>
+          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Clavette</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t xml:space="preserve">72</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11:58</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
           <t xml:space="preserve">12:58</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve">Natalia Vera</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t xml:space="preserve">73</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:00</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:00</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Mazas</t>
+          <t xml:space="preserve">Cadete Copa 7 Estrellas (Prenacional) · Clavette</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t xml:space="preserve">74</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:03</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:03</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E76" t="inlineStr">
         <is>
           <t xml:space="preserve">Lucía Casablanca</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Prenacional 2ª Fase y Final · Cinta</t>
+          <t xml:space="preserve">Cadete Prenacional 2ª Fase e Final · Nastro</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t xml:space="preserve">75</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:05</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:05</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve">Amanda García</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t xml:space="preserve">76</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:08</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:08</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E78" t="inlineStr">
         <is>
           <t xml:space="preserve">MARTA BOCA</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t xml:space="preserve">77</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:10</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:10</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve">Aitana Serrano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Faustina Valladolid</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t xml:space="preserve">78</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:13</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:13</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E80" t="inlineStr">
         <is>
           <t xml:space="preserve">Carla Pastor</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t xml:space="preserve">79</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:15</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:15</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E81" t="inlineStr">
         <is>
           <t xml:space="preserve">Celia Arroyo</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle Valdebernardo</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t xml:space="preserve">80</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:18</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:18</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E82" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Cordón</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t xml:space="preserve">81</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:20</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:20</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E83" t="inlineStr">
         <is>
           <t xml:space="preserve">Mariela Gabriel</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t xml:space="preserve">82</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:22</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:22</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E84" t="inlineStr">
         <is>
           <t xml:space="preserve">Silvia Jiménez</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t xml:space="preserve">83</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:24</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:24</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve">LUCIA SANZ</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t xml:space="preserve">84</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:26</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:26</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E86" t="inlineStr">
         <is>
           <t xml:space="preserve">Aitana Fernández</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t xml:space="preserve">85</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:28</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:28</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E87" t="inlineStr">
         <is>
           <t xml:space="preserve">Paula Martín</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t xml:space="preserve">86</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:30</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:30</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve">Alma López</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Alevín Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve">87</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:32</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:32</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve">Vera Salazar</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t xml:space="preserve">88</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:34</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:34</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve">María Ribeiro</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t xml:space="preserve">89</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:36</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:36</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E91" t="inlineStr">
         <is>
           <t xml:space="preserve">LUCIA ESTEBAN</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t xml:space="preserve">90</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:38</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:38</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E92" t="inlineStr">
         <is>
           <t xml:space="preserve">Mariela Medrano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Elegance</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t xml:space="preserve">91</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:40</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:40</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E93" t="inlineStr">
         <is>
           <t xml:space="preserve">Clara Ferrer</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Faustina Valladolid</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t xml:space="preserve">92</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:42</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:42</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E94" t="inlineStr">
         <is>
           <t xml:space="preserve">Isabella Guerrero</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t xml:space="preserve">93</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:44</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:44</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve">ANASTASIA TENDERO</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t xml:space="preserve">94</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:46</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:46</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E96" t="inlineStr">
         <is>
           <t xml:space="preserve">CLAUDIA RIBEIRO</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t xml:space="preserve">95</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:48</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:48</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E97" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Pérez</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t xml:space="preserve">96</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:50</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:50</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E98" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Paula Álvarez</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t xml:space="preserve">97</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:52</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:52</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E99" t="inlineStr">
         <is>
           <t xml:space="preserve">CARLA PIZARRO</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t xml:space="preserve">98</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:54</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:54</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E100" t="inlineStr">
         <is>
           <t xml:space="preserve">Cristina Hernando</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t xml:space="preserve">99</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:56</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:56</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E101" t="inlineStr">
         <is>
           <t xml:space="preserve">Bárbara Sanz</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Prenacional 2ª Fase y Final · Pelota</t>
+          <t xml:space="preserve">Juvenil Prenacional 2ª Fase e Final · Palla</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t xml:space="preserve">100</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12:58</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
           <t xml:space="preserve">13:58</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E102" t="inlineStr">
         <is>
           <t xml:space="preserve">MARIA ZAMORANO</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Prenacional 2ª Fase y Final · Aro</t>
+          <t xml:space="preserve">Infantil Prenacional 2ª Fase e Final · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t xml:space="preserve">101</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13:00</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
           <t xml:space="preserve">14:00</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E103" t="inlineStr">
         <is>
           <t xml:space="preserve">PAULA RODRIGUEZ</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Base Exhibición · Aro</t>
+          <t xml:space="preserve">Juvenil Base Exhibición · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
           <t xml:space="preserve">14:05</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="E104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pausa. Premiazione Prenacional (1 h)</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
+      <c r="G104" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
-        </is>
-[...13 lines deleted...]
-          <t xml:space="preserve">⏸ Descanso. Entrega de medallas Prenacional (1 h)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t xml:space="preserve">102</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13:58</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
           <t xml:space="preserve">14:58</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E105" t="inlineStr">
         <is>
           <t xml:space="preserve">BOADILLA</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t xml:space="preserve">103</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:00</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:00</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E106" t="inlineStr">
         <is>
           <t xml:space="preserve">Carla Martín</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t xml:space="preserve">104</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:02</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:02</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E107" t="inlineStr">
         <is>
           <t xml:space="preserve">Rítmica Valkirias</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">Rítmica Valkirias</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t xml:space="preserve">105</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:04</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:04</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve">Ariadna Losada</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t xml:space="preserve">106</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:06</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:06</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve">Las Cruces</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t xml:space="preserve">107</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:08</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:08</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E110" t="inlineStr">
         <is>
           <t xml:space="preserve">Daniela Millán</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Euritmia Orcasitas</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t xml:space="preserve">108</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:10</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:10</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve">Moratalaz</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve">Gr Moratalaz</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t xml:space="preserve">109</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:12</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:12</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve">Valentina Rodrigo</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">DRÍADA</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t xml:space="preserve">110</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:14</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:14</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E113" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t xml:space="preserve">111</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:16</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:16</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E114" t="inlineStr">
         <is>
           <t xml:space="preserve">Carla Muñoz</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t xml:space="preserve">112</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:18</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:18</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E115" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Guadarrama</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Guadarrama</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t xml:space="preserve">113</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:20</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:20</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E116" t="inlineStr">
         <is>
           <t xml:space="preserve">Martina Bergón</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t xml:space="preserve">114</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:22</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:22</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E117" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t xml:space="preserve">115</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:24</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:24</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E118" t="inlineStr">
         <is>
           <t xml:space="preserve">Carla Barrios</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t xml:space="preserve">116</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:26</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:26</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E119" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t xml:space="preserve">117</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:28</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:28</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve">Alba García</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Copa Base · Pelota</t>
+          <t xml:space="preserve">Alevín Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t xml:space="preserve">118</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:30</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:30</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E121" t="inlineStr">
         <is>
           <t xml:space="preserve">GTO FUENLABRADA</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t xml:space="preserve">Gimnástico Fuenlabrada</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Nacional Base · Mazas</t>
+          <t xml:space="preserve">Infantil Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t xml:space="preserve">119</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:32</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:32</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E122" t="inlineStr">
         <is>
           <t xml:space="preserve">Alba Sicilia</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t xml:space="preserve">120</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:34</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:34</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E123" t="inlineStr">
         <is>
           <t xml:space="preserve">BOADILLA A</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t xml:space="preserve">121</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:36</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:36</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E124" t="inlineStr">
         <is>
           <t xml:space="preserve">Lucía Peris</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t xml:space="preserve">122</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:38</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:38</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E125" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid C</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t xml:space="preserve">123</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:40</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:40</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve">Ariadna Iniesta</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t xml:space="preserve">124</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:42</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:42</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E127" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t xml:space="preserve">125</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:44</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:44</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E128" t="inlineStr">
         <is>
           <t xml:space="preserve">Vera López</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t xml:space="preserve">126</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:46</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:46</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E129" t="inlineStr">
         <is>
           <t xml:space="preserve">Jambè</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t xml:space="preserve">127</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:48</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:48</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E130" t="inlineStr">
         <is>
           <t xml:space="preserve">Itziar Correal</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t xml:space="preserve">128</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:50</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:50</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E131" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t xml:space="preserve">129</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:52</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:52</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E132" t="inlineStr">
         <is>
           <t xml:space="preserve">Ailen</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t xml:space="preserve">130</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:54</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:54</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E133" t="inlineStr">
         <is>
           <t xml:space="preserve">BOADILLA B</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t xml:space="preserve">131</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:56</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:56</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E134" t="inlineStr">
         <is>
           <t xml:space="preserve">Eduardo Casula</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t xml:space="preserve">132</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14:58</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
           <t xml:space="preserve">15:58</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E135" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t xml:space="preserve">133</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:00</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:00</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E136" t="inlineStr">
         <is>
           <t xml:space="preserve">Maia Reinoso</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t xml:space="preserve">134</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:02</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:02</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E137" t="inlineStr">
         <is>
           <t xml:space="preserve">Ultreia</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t xml:space="preserve">ULTREIA</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t xml:space="preserve">135</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:04</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:04</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E138" t="inlineStr">
         <is>
           <t xml:space="preserve">María Ramos</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">136</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:06</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:06</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E139" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t xml:space="preserve">137</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:08</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:08</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E140" t="inlineStr">
         <is>
           <t xml:space="preserve">VALERIA PEREZ</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t xml:space="preserve">138</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:10</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:10</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E141" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t xml:space="preserve">139</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:12</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:12</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E142" t="inlineStr">
         <is>
           <t xml:space="preserve">Paula Iurea</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t xml:space="preserve">140</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:14</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:14</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E143" t="inlineStr">
         <is>
           <t xml:space="preserve">GTO FUENLABRADA</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve">Gimnástico Fuenlabrada</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t xml:space="preserve">141</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:16</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:16</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E144" t="inlineStr">
         <is>
           <t xml:space="preserve">Alejandra Montoro</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t xml:space="preserve">142</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:18</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:18</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E145" t="inlineStr">
         <is>
           <t xml:space="preserve">Moratalaz</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">Gr Moratalaz</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t xml:space="preserve">143</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:20</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:20</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E146" t="inlineStr">
         <is>
           <t xml:space="preserve">Lucía Aguilar</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t xml:space="preserve">144</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:22</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:22</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E147" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid N</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t xml:space="preserve">145</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:24</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:24</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E148" t="inlineStr">
         <is>
           <t xml:space="preserve">Vega Rubio</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t xml:space="preserve">146</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:26</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:26</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E149" t="inlineStr">
         <is>
           <t xml:space="preserve">RITMICA ALMA</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Alma</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alevín Nacional Base · Aro</t>
+          <t xml:space="preserve">Alevín Nacional Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t xml:space="preserve">147</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:28</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:28</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E150" t="inlineStr">
         <is>
           <t xml:space="preserve">Marina Sánchez</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t xml:space="preserve">148</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:30</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:30</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E151" t="inlineStr">
         <is>
           <t xml:space="preserve">MARIA CHANCA</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">ULTREIA</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prebenjamín Copa Base · Cuerda</t>
+          <t xml:space="preserve">Prebenjamín Copa Base · Fune</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t xml:space="preserve">149</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:32</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:32</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E152" t="inlineStr">
         <is>
           <t xml:space="preserve">NAROA OLIVIA</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t xml:space="preserve">150</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:34</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:34</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E153" t="inlineStr">
         <is>
           <t xml:space="preserve">LAURA CRISTINA BALAN</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prebenjamín Copa Base · Cuerda</t>
+          <t xml:space="preserve">Prebenjamín Copa Base · Fune</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t xml:space="preserve">151</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:36</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:36</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E154" t="inlineStr">
         <is>
           <t xml:space="preserve">Ainara Ramírez</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t xml:space="preserve">152</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:38</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:38</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E155" t="inlineStr">
         <is>
           <t xml:space="preserve">BRAIS OSINDE</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prebenjamín Copa Base · Cuerda</t>
+          <t xml:space="preserve">Prebenjamín Copa Base · Fune</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t xml:space="preserve">153</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:40</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:40</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E156" t="inlineStr">
         <is>
           <t xml:space="preserve">Isabel Almazán</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infantil Copa Base · Aro</t>
+          <t xml:space="preserve">Infantil Copa Base · Cerchio</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" t="inlineStr">
+      <c r="A157" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">154</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B157" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">15:42</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">16:42</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F157" t="inlineStr">
+      <c r="E157" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">CAROLINA MARTIN (ritirato)</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
-      <c r="G157" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Prebenjamín Copa Base · Cuerda</t>
+      <c r="G157" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">Prebenjamín Copa Base · Fune</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t xml:space="preserve">155</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:44</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:44</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E158" t="inlineStr">
         <is>
           <t xml:space="preserve">RITMICA GUADARRAMA</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Guadarrama</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamín Nacional Base · Manos libres</t>
+          <t xml:space="preserve">Benjamín Nacional Base · Corpo libero</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t xml:space="preserve">156</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:46</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:46</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E159" t="inlineStr">
         <is>
           <t xml:space="preserve">OLIVIA GARCIA</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t xml:space="preserve">Gimnástico Fuenlabrada</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Prebenjamín Copa Base · Cuerda</t>
+          <t xml:space="preserve">Prebenjamín Copa Base · Fune</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t xml:space="preserve">157</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:48</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:48</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E160" t="inlineStr">
         <is>
           <t xml:space="preserve">MERAKI</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamín Nacional Base · Manos libres</t>
+          <t xml:space="preserve">Benjamín Nacional Base · Corpo libero</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t xml:space="preserve">158</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:50</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:50</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E161" t="inlineStr">
         <is>
           <t xml:space="preserve">AARON FERNANDEZ</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Masculino Nacional Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Masculino Nacional Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t xml:space="preserve">159</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:52</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:52</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E162" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVAS</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamín Nacional Base · Manos libres</t>
+          <t xml:space="preserve">Benjamín Nacional Base · Corpo libero</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t xml:space="preserve">160</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:54</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:54</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E163" t="inlineStr">
         <is>
           <t xml:space="preserve">ANTONIO RAMIREZ</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Masculino Nacional Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Masculino Nacional Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t xml:space="preserve">161</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15:56</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:56</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E164" t="inlineStr">
         <is>
           <t xml:space="preserve">SIERRA MADRID</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Benjamín Nacional Base · Manos libres</t>
+          <t xml:space="preserve">Benjamín Nacional Base · Corpo libero</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
           <t xml:space="preserve">16:57</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="E165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pausa. Premiazione (30 min)</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
+      <c r="G165" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="166">
-      <c r="A166" t="inlineStr">
+      <c r="A166" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">162</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B166" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">16:30</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">17:30</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F166" t="inlineStr">
+      <c r="E166" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">ANGELA RICOY (ritirato)</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+      <c r="G166" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t xml:space="preserve">163</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:32</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:32</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E167" t="inlineStr">
         <is>
           <t xml:space="preserve">Las Cruces B</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t xml:space="preserve">164</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:35</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:35</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E168" t="inlineStr">
         <is>
           <t xml:space="preserve">Nora Escobedo</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t xml:space="preserve">165</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:37</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:37</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E169" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle Las Tablas F</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle Las Tablas</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t xml:space="preserve">166</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:40</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:40</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E170" t="inlineStr">
         <is>
           <t xml:space="preserve">Julia Irimia</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t xml:space="preserve">167</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:42</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:42</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E171" t="inlineStr">
         <is>
           <t xml:space="preserve">BOADILLA A</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t xml:space="preserve">168</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:45</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:45</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E172" t="inlineStr">
         <is>
           <t xml:space="preserve">Alba García</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t xml:space="preserve">169</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:47</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:47</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E173" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela D</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t xml:space="preserve">170</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:50</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:50</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E174" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlota Almagro</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t xml:space="preserve">171</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:52</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:52</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E175" t="inlineStr">
         <is>
           <t xml:space="preserve">RITMICA GUADARRAMA M</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Guadarrama</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t xml:space="preserve">172</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:55</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:55</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E176" t="inlineStr">
         <is>
           <t xml:space="preserve">Carlota Vos</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t xml:space="preserve">173</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16:57</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
           <t xml:space="preserve">17:57</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E177" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid N</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t xml:space="preserve">174</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:00</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:00</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E178" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Montiel</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t xml:space="preserve">175</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:02</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:02</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E179" t="inlineStr">
         <is>
           <t xml:space="preserve">Las Cruces M</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t xml:space="preserve">176</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:05</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:05</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E180" t="inlineStr">
         <is>
           <t xml:space="preserve">Valeria Díaz</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t xml:space="preserve">177</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:07</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:07</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E181" t="inlineStr">
         <is>
           <t xml:space="preserve">Lluna</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t xml:space="preserve">Lluna</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" t="inlineStr">
+      <c r="A182" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">178</t>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B182" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">17:10</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">18:10</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F182" t="inlineStr">
+      <c r="E182" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">NATALIA VERA (ritirato)</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr" s="2">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
-      <c r="G182" t="inlineStr">
-[...1 lines deleted...]
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+      <c r="G182" t="inlineStr" s="2">
+        <is>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t xml:space="preserve">179</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:12</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:12</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E183" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t xml:space="preserve">180</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:15</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:15</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E184" t="inlineStr">
         <is>
           <t xml:space="preserve">Antonella Cedeño</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t xml:space="preserve">181</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:17</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:17</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E185" t="inlineStr">
         <is>
           <t xml:space="preserve">Las Cruces T</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t xml:space="preserve">182</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:20</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:20</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E186" t="inlineStr">
         <is>
           <t xml:space="preserve">Alma Sánchez</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t xml:space="preserve">183</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:22</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:22</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E187" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t xml:space="preserve">Pas de Chat</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t xml:space="preserve">184</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:25</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:25</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E188" t="inlineStr">
         <is>
           <t xml:space="preserve">Candela Mañas</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Copa Base · Cinta</t>
+          <t xml:space="preserve">Cadete Copa Base · Nastro</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t xml:space="preserve">185</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:27</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:27</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E189" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t xml:space="preserve">186</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:30</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:30</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E190" t="inlineStr">
         <is>
           <t xml:space="preserve">Leyre Martín</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t xml:space="preserve">187</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:32</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:32</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E191" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t xml:space="preserve">188</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:35</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:35</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E192" t="inlineStr">
         <is>
           <t xml:space="preserve">ERICA CAVA</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t xml:space="preserve">Novo Rítmica</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t xml:space="preserve">189</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:37</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:37</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E193" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t xml:space="preserve">190</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:40</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:40</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E194" t="inlineStr">
         <is>
           <t xml:space="preserve">Aurora</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t xml:space="preserve">191</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:42</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:42</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E195" t="inlineStr">
         <is>
           <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t xml:space="preserve">192</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:45</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:45</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E196" t="inlineStr">
         <is>
           <t xml:space="preserve">Alejandra Márquez</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t xml:space="preserve">193</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:47</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:47</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E197" t="inlineStr">
         <is>
           <t xml:space="preserve">Juvenil P</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t xml:space="preserve">Madrid Siglo XXI</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t xml:space="preserve">194</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:50</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:50</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E198" t="inlineStr">
         <is>
           <t xml:space="preserve">Greta</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t xml:space="preserve">195</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:52</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:52</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E199" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle Las Tablas G</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle Las Tablas</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t xml:space="preserve">196</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:55</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:55</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E200" t="inlineStr">
         <is>
           <t xml:space="preserve">Miriam Martín</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t xml:space="preserve">197</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17:57</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
           <t xml:space="preserve">18:57</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E201" t="inlineStr">
         <is>
           <t xml:space="preserve">Juvenil P</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Guadarrama</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t xml:space="preserve">198</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:00</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:00</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E202" t="inlineStr">
         <is>
           <t xml:space="preserve">Naia Andrés</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t xml:space="preserve">199</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:02</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:02</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E203" t="inlineStr">
         <is>
           <t xml:space="preserve">Las Cruces P</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t xml:space="preserve">200</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:05</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:05</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E204" t="inlineStr">
         <is>
           <t xml:space="preserve">Antia de la Calle</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t xml:space="preserve">201</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:07</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:07</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E205" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela B</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t xml:space="preserve">202</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:10</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:10</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E206" t="inlineStr">
         <is>
           <t xml:space="preserve">Paula García</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t xml:space="preserve">203</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:12</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:12</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E207" t="inlineStr">
         <is>
           <t xml:space="preserve">RITMICA ALMA</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Alma</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t xml:space="preserve">204</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:15</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:15</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E208" t="inlineStr">
         <is>
           <t xml:space="preserve">Paula Márquez</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t xml:space="preserve">205</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:17</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:17</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E209" t="inlineStr">
         <is>
           <t xml:space="preserve">BOADILLA B</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t xml:space="preserve">206</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:20</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:20</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E210" t="inlineStr">
         <is>
           <t xml:space="preserve">Lucía Valdivieso</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t xml:space="preserve">207</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:22</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:22</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E211" t="inlineStr">
         <is>
           <t xml:space="preserve">MADRID SIGLO XXI R</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t xml:space="preserve">Madrid Siglo XXI</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Nacional Base · 3 Aro + 2 Cinta</t>
+          <t xml:space="preserve">Juvenil Nacional Base · 3 Cerchio + 2 Nastro</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t xml:space="preserve">208</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:25</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:25</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E212" t="inlineStr">
         <is>
           <t xml:space="preserve">Lucía Sánchez</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t xml:space="preserve">209</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:27</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:27</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E213" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t xml:space="preserve">210</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:30</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:30</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E214" t="inlineStr">
         <is>
           <t xml:space="preserve">Eva</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t xml:space="preserve">211</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:32</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:32</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E215" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid C</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t xml:space="preserve">212</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:35</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:35</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E216" t="inlineStr">
         <is>
           <t xml:space="preserve">Naira Valadés</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t xml:space="preserve">213</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:37</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:37</t>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E217" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t xml:space="preserve">214</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:40</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:40</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E218" t="inlineStr">
         <is>
           <t xml:space="preserve">ZAIDA MARTÍN</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t xml:space="preserve">215</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:42</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:42</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E219" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t xml:space="preserve">216</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:45</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:45</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E220" t="inlineStr">
         <is>
           <t xml:space="preserve">Ayelén Escribano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t xml:space="preserve">C.D.E. Jambè</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t xml:space="preserve">217</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:47</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:47</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E221" t="inlineStr">
         <is>
           <t xml:space="preserve">GTO FUENLABRADA</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t xml:space="preserve">Gimnástico Fuenlabrada</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t xml:space="preserve">218</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:50</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:50</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E222" t="inlineStr">
         <is>
           <t xml:space="preserve">MARINA DIEZ</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t xml:space="preserve">219</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:52</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:52</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E223" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid R</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t xml:space="preserve">Sierra Madrid</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t xml:space="preserve">220</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:55</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:55</t>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E224" t="inlineStr">
         <is>
           <t xml:space="preserve">Erika Montiel</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t xml:space="preserve">Club Kiara</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t xml:space="preserve">Juvenil Copa Base · Pelota</t>
+          <t xml:space="preserve">Juvenil Copa Base · Palla</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t xml:space="preserve">221</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18:57</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
           <t xml:space="preserve">19:57</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E225" t="inlineStr">
         <is>
           <t xml:space="preserve">BOADILLA</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cadete Nacional Base · Mazas</t>
+          <t xml:space="preserve">Cadete Nacional Base · Clavette</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t xml:space="preserve">222</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19:00</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
           <t xml:space="preserve">20:00</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E226" t="inlineStr">
         <is>
           <t xml:space="preserve">PRIMERA ARGANDA</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t xml:space="preserve">Primera Categoría Exhibición · 3 Aro + 2 Mazas</t>
+          <t xml:space="preserve">Primera Categoría Exhibición · 3 Cerchio + 2 Clavette</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>