--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -15,12370 +15,11988 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Alevín Prenacional 2ª Fase y Fi" sheetId="1" r:id="rId1"/>
+    <sheet name="Alevín Prenacional 2ª Fase and " sheetId="1" r:id="rId1"/>
     <sheet name="Alevín Prenacional 2ª Fase  (2)" sheetId="2" r:id="rId2"/>
     <sheet name="Alevín Prenacional 2ª Fase  (3)" sheetId="3" r:id="rId3"/>
-    <sheet name="Alevín Copa Base Pelota" sheetId="4" r:id="rId4"/>
-[...4 lines deleted...]
-    <sheet name="Cadete Prenacional 2ª Fase y Fi" sheetId="9" r:id="rId9"/>
+    <sheet name="Alevín Copa Base Ball" sheetId="4" r:id="rId4"/>
+    <sheet name="Alevín Nacional Base Hoop" sheetId="5" r:id="rId5"/>
+    <sheet name="Benjamín Copa Base Ball" sheetId="6" r:id="rId6"/>
+    <sheet name="Benjamín Prenacional 2ª Fase an" sheetId="7" r:id="rId7"/>
+    <sheet name="Cadete Nacional Base Clubs" sheetId="8" r:id="rId8"/>
+    <sheet name="Cadete Prenacional 2ª Fase and " sheetId="9" r:id="rId9"/>
     <sheet name="Cadete Prenacional 2ª Fase  (2)" sheetId="10" r:id="rId10"/>
     <sheet name="Cadete Prenacional 2ª Fase  (3)" sheetId="11" r:id="rId11"/>
     <sheet name="Cadete Copa 7 Estrellas (Prenac" sheetId="12" r:id="rId12"/>
     <sheet name="Cadete Copa 7 Estrellas (Pr (2)" sheetId="13" r:id="rId13"/>
     <sheet name="Cadete Copa 7 Estrellas (Pr (3)" sheetId="14" r:id="rId14"/>
-    <sheet name="Cadete Copa Base Cinta" sheetId="15" r:id="rId15"/>
-[...2 lines deleted...]
-    <sheet name="Infantil Prenacional 2ª Fase y " sheetId="18" r:id="rId18"/>
+    <sheet name="Cadete Copa Base Ribbon" sheetId="15" r:id="rId15"/>
+    <sheet name="Infantil Nacional Base Clubs" sheetId="16" r:id="rId16"/>
+    <sheet name="Infantil Copa Base Hoop" sheetId="17" r:id="rId17"/>
+    <sheet name="Infantil Prenacional 2ª Fase an" sheetId="18" r:id="rId18"/>
     <sheet name="Infantil Prenacional 2ª Fas (2)" sheetId="19" r:id="rId19"/>
     <sheet name="Infantil Prenacional 2ª Fas (3)" sheetId="20" r:id="rId20"/>
-    <sheet name="Juvenil Nacional Base 3 Aro + 2" sheetId="21" r:id="rId21"/>
+    <sheet name="Juvenil Nacional Base 3 Hoop + " sheetId="21" r:id="rId21"/>
     <sheet name="Juvenil Copa 7 Estrellas (Prena" sheetId="22" r:id="rId22"/>
     <sheet name="Juvenil Copa 7 Estrellas (P (2)" sheetId="23" r:id="rId23"/>
     <sheet name="Juvenil Copa 7 Estrellas (P (3)" sheetId="24" r:id="rId24"/>
-    <sheet name="Juvenil Prenacional 2ª Fase y F" sheetId="25" r:id="rId25"/>
-[...6 lines deleted...]
-    <sheet name="Primera Categoría Copa Base 3 A" sheetId="32" r:id="rId32"/>
+    <sheet name="Juvenil A Copa Base Ball" sheetId="25" r:id="rId25"/>
+    <sheet name="Juvenil A Prenacional 2ª Fase a" sheetId="26" r:id="rId26"/>
+    <sheet name="Juvenil A Prenacional 2ª Fa (2)" sheetId="27" r:id="rId27"/>
+    <sheet name="Juvenil A Prenacional 2ª Fa (3)" sheetId="28" r:id="rId28"/>
+    <sheet name="Juvenil B Copa Base Ball" sheetId="29" r:id="rId29"/>
+    <sheet name="Juvenil B Prenacional 2ª Fase a" sheetId="30" r:id="rId30"/>
+    <sheet name="Juvenil Base Copa Base Hoop" sheetId="31" r:id="rId31"/>
+    <sheet name="Juvenil Masculino Copa Base Bal" sheetId="32" r:id="rId32"/>
+    <sheet name="Primera Categoría Copa Base 3 H" sheetId="33" r:id="rId33"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <b/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color rgb="FF8A8A8A"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLOE TAMARIT</t>
+          <t xml:space="preserve">MARTA BOCA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valeria García</t>
+          <t xml:space="preserve">Ana Cordón</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rítmica Valkirias</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.60</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.70</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aitana Fernández</t>
+          <t xml:space="preserve">Valentina Carrasco</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.30</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.70</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ana Cordón</t>
+          <t xml:space="preserve">CLOE TAMARIT</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">Elegance</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.10</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.30</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11.30</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valentina Carrasco</t>
+          <t xml:space="preserve">AITANA MARTIN</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlético Leganés</t>
+          <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...93 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8.50</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lara Perez</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.90</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.20</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lucía Casablanca</t>
+          <t xml:space="preserve">CARLA FERNANDEZ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.40</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Luna Navarro</t>
+          <t xml:space="preserve">Lucía Escobar</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.20</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARLA FERNANDEZ</t>
+          <t xml:space="preserve">María Porras</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.80</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.70</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMALIA IRINA</t>
+          <t xml:space="preserve">Luna Navarro</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.60</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">TANIA MADRID</t>
+          <t xml:space="preserve">Celia Cáceres</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.60</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.50</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
+          <t xml:space="preserve">TANIA MADRID</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El Greco</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.10</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.70</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.10</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lucía Casablanca</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Élite norte</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.10</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.90</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.00</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">9</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AMALIA IRINA</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El Greco</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.50</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.90</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.50</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
           <t xml:space="preserve">LAURA SANZ</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
-[...26 lines deleted...]
-          <t xml:space="preserve">—</t>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.40</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.80</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.80</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Noa García</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elegance</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.30</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.60</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.40</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.90</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LORENA BAZAN</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elegance</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0.90</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.30</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.20</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.20</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Lara Perez</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">39.60</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">TANIA MADRID</t>
+          <t xml:space="preserve">Luna Navarro</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">38.00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">CARLA FERNANDEZ</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.40</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lucía Casablanca</t>
+          <t xml:space="preserve">TANIA MADRID</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">34.60</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Luna Navarro</t>
+          <t xml:space="preserve">LAURA SANZ</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">31.80</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">AMALIA IRINA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">29.60</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAURA SANZ</t>
+          <t xml:space="preserve">Lucía Casablanca</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">29.40</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">ATLETICO LEGANES</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">EL GRECO T</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.40</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">EL GRECO T</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.50</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">BALERYNA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Baleryna</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.80</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">ATLETICO LEGANES</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.90</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.30</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.10</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EL GRECO T</t>
+          <t xml:space="preserve">ATLETICO LEGANES</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">28.90</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATLETICO LEGANES</t>
+          <t xml:space="preserve">EL GRECO T</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlético Leganés</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">28.90</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Candela Mañas</t>
+          <t xml:space="preserve">ARIADNA GUERRERO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Barajas</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.60</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.60</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">21.00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARIADNA GUERRERO</t>
+          <t xml:space="preserve">ELSA RAMIREZ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.30</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NOA SEGOVIA</t>
+          <t xml:space="preserve">MONICA MARIN</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.70</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.20</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Valeria Díaz</t>
+          <t xml:space="preserve">CLAUDIA ROMAN</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.30</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ana María Stanciu</t>
+          <t xml:space="preserve">Carlota Vos</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.90</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.50</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELSA RAMIREZ</t>
+          <t xml:space="preserve">Ana María Stanciu</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MONICA MARIN</t>
+          <t xml:space="preserve">NOA SEGOVIA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">GrdPinto</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carlota Almagro</t>
+          <t xml:space="preserve">LUCIA LOPEZ</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Barajas</t>
+          <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.10</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLAUDIA ROMAN</t>
+          <t xml:space="preserve">Valeria Díaz</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">GrdPinto</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.40</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.60</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUCIA LOPEZ</t>
+          <t xml:space="preserve">Candela Mañas</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">CD Vicente Aleixandre</t>
+          <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">CLAUDIA GOMEZ</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.20</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">María Luisa Alcolado</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.60</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.80</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carlota Vos</t>
+          <t xml:space="preserve">Carlota Almagro</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kaizen</t>
+          <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.60</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.90</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAN AGUSTIN</t>
+          <t xml:space="preserve">GSD P</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAN AGUSTIN</t>
+          <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.10</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD M</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.80</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSD P</t>
+          <t xml:space="preserve">VILLALKOR</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSD</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.10</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.40</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.70</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VILLALKOR</t>
+          <t xml:space="preserve">BOADILLA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.50</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">MORATALAZ</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Gr Moratalaz</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.60</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOADILLA</t>
+          <t xml:space="preserve">SAN AGUSTIN</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">SAN AGUSTIN</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12.90</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ariadna Iniesta</t>
+          <t xml:space="preserve">AILEN PERRINO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle S</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.60</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.50</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">22.30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maia Reinoso</t>
+          <t xml:space="preserve">MARIA ROMAN</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.30</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">22.20</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VALERIA PEREZ</t>
+          <t xml:space="preserve">Marina Sánchez</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.40</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">21.40</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">AILEN PERRINO</t>
+          <t xml:space="preserve">VALERIA PEREZ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.10</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Isabel Almazán</t>
+          <t xml:space="preserve">Paula Iurea</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.10</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vera López</t>
+          <t xml:space="preserve">Vega Rubio</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.90</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vega Rubio</t>
+          <t xml:space="preserve">Ariadna Iniesta</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CGR Meraki</t>
+          <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.30</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vega Farez</t>
+          <t xml:space="preserve">Isabel Almazán</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica parque coimbra</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.90</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Marina Sánchez</t>
+          <t xml:space="preserve">DANIELA MENCHERO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kaizen</t>
+          <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.50</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paula Iurea</t>
+          <t xml:space="preserve">Martina Sánchez</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">Rítmica Valkirias</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.90</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.60</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.30</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Martina Sánchez</t>
+          <t xml:space="preserve">Vega Farez</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rítmica Valkirias</t>
+          <t xml:space="preserve">Ritmica parque coimbra</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.10</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARIA ROMAN</t>
+          <t xml:space="preserve">María Ramos</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">GrdPinto</t>
+          <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.10</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIELA MENCHERO</t>
+          <t xml:space="preserve">Vera López</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSD</t>
+          <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">María Ramos</t>
+          <t xml:space="preserve">Maia Reinoso</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle S</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.00</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">PAULA ALVAREZ</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.70</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.70</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Martina Navarro</t>
+          <t xml:space="preserve">AROA POMPA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">SAN AGUSTIN</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.60</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Emma Narváez</t>
+          <t xml:space="preserve">Valentina Pérez-Chirinos</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">Rítmica Valkirias</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.70</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cristina Hernando</t>
+          <t xml:space="preserve">MARIA ZAMORANO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganzuela</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.30</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.90</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">AROA POMPA</t>
+          <t xml:space="preserve">Cristina Hernando</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAN AGUSTIN</t>
+          <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARIA ZAMORANO</t>
+          <t xml:space="preserve">Isabella Guerrero</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.60</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12.90</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Isabella Guerrero</t>
+          <t xml:space="preserve">Ángela Pedrera</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.50</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...93 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9.70</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cristina Hernando</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.50</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.70</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">MARIA ZAMORANO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.10</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Isabella Guerrero</t>
+          <t xml:space="preserve">Martina Navarro</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.60</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
+          <t xml:space="preserve">Isabella Guerrero</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Villalkor</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0.80</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.10</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.90</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Ángela Pedrera</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
-[...26 lines deleted...]
-          <t xml:space="preserve">—</t>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.90</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.70</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.90</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Cordón</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.70</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
+          <t xml:space="preserve">Aitana Fernández</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Atlético Leganés</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.50</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8.00</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.90</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
           <t xml:space="preserve">MARTA BOCA</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
-[...26 lines deleted...]
-          <t xml:space="preserve">—</t>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.80</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.20</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.70</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.70</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valeria García</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rítmica Valkirias</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.10</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0.60</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cristina Hernando</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">MARIA ZAMORANO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">Isabella Guerrero</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">29.90</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ángela Pedrera</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">25.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOADILLA B</t>
+          <t xml:space="preserve">MERAKI</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.40</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOADILLA A</t>
+          <t xml:space="preserve">ATLETICO LEGANES</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.50</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...93 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11.80</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARGOT MOLES</t>
+          <t xml:space="preserve">RITMICA GETAFE W</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Margot Moles</t>
+          <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.50</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.60</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">VICENTE ALEIXANDRE</t>
+          <t xml:space="preserve">LAS CRUCES</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CD Vicente Aleixandre</t>
+          <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.80</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAS CRUCES</t>
+          <t xml:space="preserve">EL GRECO C</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDE Las Cruces</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.90</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.20</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATLETICO LEGANES</t>
+          <t xml:space="preserve">VILLALKOR H</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlético Leganés</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.90</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">-0.30</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.80</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">EL GRECO C</t>
+          <t xml:space="preserve">ATLETICO LEGANES</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.60</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARGANZUELA</t>
+          <t xml:space="preserve">MARGOT MOLES</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganzuela</t>
+          <t xml:space="preserve">Margot Moles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.60</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">VILLALKOR H</t>
+          <t xml:space="preserve">VICENTE ALEIXANDRE</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.60</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9.90</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAVALCARNERO</t>
+          <t xml:space="preserve">ARGANZUELA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAVALCARNERO</t>
+          <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.50</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9.50</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">RITMICA GETAFE W</t>
+          <t xml:space="preserve">NAVALCARNERO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica Getafe</t>
+          <t xml:space="preserve">NAVALCARNERO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.40</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">-0.90</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.10</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VILLALKOR H</t>
+          <t xml:space="preserve">MARGOT MOLES</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">Margot Moles</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.70</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.40</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAVALCARNERO</t>
+          <t xml:space="preserve">EL GRECO C</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAVALCARNERO</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.50</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.90</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VILLALKOR R</t>
+          <t xml:space="preserve">ARGANZUELA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.50</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.40</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10.70</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">EL GRECO C</t>
+          <t xml:space="preserve">VILLALKOR H</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10.10</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARGOT MOLES</t>
+          <t xml:space="preserve">LAS CRUCES</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Margot Moles</t>
+          <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.90</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.70</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9.70</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARGANZUELA</t>
+          <t xml:space="preserve">VILLALKOR R</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganzuela</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.50</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8.90</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAS CRUCES</t>
+          <t xml:space="preserve">NAVALCARNERO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDE Las Cruces</t>
+          <t xml:space="preserve">NAVALCARNERO</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.30</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.10</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">VILLALKOR H</t>
+          <t xml:space="preserve">EL GRECO C</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">29.60</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAVALCARNERO</t>
+          <t xml:space="preserve">MARGOT MOLES</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAVALCARNERO</t>
+          <t xml:space="preserve">Margot Moles</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">28.40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">EL GRECO C</t>
+          <t xml:space="preserve">LAS CRUCES</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">26.50</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARGOT MOLES</t>
+          <t xml:space="preserve">VILLALKOR H</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Margot Moles</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">24.90</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">ARGANZUELA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganzuela</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.20</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAS CRUCES</t>
+          <t xml:space="preserve">NAVALCARNERO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDE Las Cruces</t>
+          <t xml:space="preserve">NAVALCARNERO</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9.30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alejandra Changanaqui</t>
+          <t xml:space="preserve">Sandra Tejedor</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">El Valle Valdebernardo</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.60</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.50</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">21.10</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sofía Sosa</t>
+          <t xml:space="preserve">EVA MARIA MARTINEZ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.90</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paula Penit</t>
+          <t xml:space="preserve">GRETA OLMOS</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.90</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alicia García-Viana</t>
+          <t xml:space="preserve">Mónica Rodríguez</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+          <t xml:space="preserve">Barajas</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.60</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMILA ZAMBRANO</t>
+          <t xml:space="preserve">Beatriz Rubio</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">CD Vicente Aleixandre</t>
+          <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Irene Cruzado</t>
+          <t xml:space="preserve">ZAIDA MARTIN</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle Valdebernardo</t>
+          <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.90</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.30</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.80</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ariadne García</t>
+          <t xml:space="preserve">Tatiana Zerpa</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arroyomolinos</t>
+          <t xml:space="preserve">Euritmia Hormigueras</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.70</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.60</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.70</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLAUDIA PALACIOS</t>
+          <t xml:space="preserve">Estrella Criado</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+          <t xml:space="preserve">Ritmica parque coimbra</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.40</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandra Rodríguez</t>
+          <t xml:space="preserve">Leyre Martín</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Angela Conesa</t>
+          <t xml:space="preserve">Paula García</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">CGR Meraki</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.70</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.90</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lucía Pino</t>
+          <t xml:space="preserve">PAULA YUGUERO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle Valdebernardo</t>
+          <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.50</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.00</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...1174 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12.50</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUCIA ESTEBAN</t>
+          <t xml:space="preserve">SARA GARCIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.10</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Sandra Rodríguez</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.90</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.90</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carla Pulgar</t>
+          <t xml:space="preserve">LUCIA SANZ</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica Getafe</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.80</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUCIA SANZ</t>
+          <t xml:space="preserve">LUCIA ESTEBAN</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.70</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.70</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ana Pérez</t>
+          <t xml:space="preserve">CARLA PIZARRO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.40</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.70</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANASTASIA TENDERO</t>
+          <t xml:space="preserve">Amanda García</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.80</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.50</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARLA PIZARRO</t>
+          <t xml:space="preserve">Sandra Martín</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandra Martín</t>
+          <t xml:space="preserve">Carla Pulgar</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SARA GARCIA</t>
+          <t xml:space="preserve">Vera Salazar</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.50</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.80</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vera Salazar</t>
+          <t xml:space="preserve">Sofía Jiménez</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.10</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANASTASIA TENDERO</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El Greco</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.50</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.10</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.50</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JULIA BASTERO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NAVALCARNERO</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.00</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.60</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.40</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13.20</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">DB</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">DA/DC</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Execution</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Artistry</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Penalty</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUCIA ESTEBAN</t>
+          <t xml:space="preserve">Laura Calvo</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">El Valle Valdebernardo</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.80</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.00</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.30</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19.00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandra Rodríguez</t>
+          <t xml:space="preserve">SARA GARCIA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.60</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.00</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.60</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.80</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carla Pulgar</t>
+          <t xml:space="preserve">María Blázquez</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica Getafe</t>
+          <t xml:space="preserve">Arroyomolinos</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.60</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.80</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.70</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUCIA SANZ</t>
+          <t xml:space="preserve">Sandra Martín</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.80</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.20</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.50</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandra Martín</t>
+          <t xml:space="preserve">Vera Salazar</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica Getafe</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.50</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.50</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.90</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ana Pérez</t>
+          <t xml:space="preserve">LUCIA ESTEBAN</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.30</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.40</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.80</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARLA PIZARRO</t>
+          <t xml:space="preserve">LUCIA SANZ</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.60</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.30</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.10</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.40</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANASTASIA TENDERO</t>
+          <t xml:space="preserve">Carla Pulgar</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.00</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.70</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.10</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SARA GARCIA</t>
+          <t xml:space="preserve">CARLA PIZARRO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.00</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.00</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.80</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.40</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vera Salazar</t>
+          <t xml:space="preserve">Sandra Rodríguez</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.80</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.70</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JIMENA RIBAGORDA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NAVALCARNERO</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.30</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.20</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.70</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANASTASIA TENDERO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El Greco</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.40</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.50</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.00</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ariadne García</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arroyomolinos</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.60</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.40</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AITANA DIEZ</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NAVALCARNERO</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.40</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.00</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.20</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12.30</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paula García</t>
+          <t xml:space="preserve">SARA GARCIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">36.90</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandra Tejedor</t>
+          <t xml:space="preserve">LUCIA ESTEBAN</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle Valdebernardo</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.50</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Beatriz Rubio</t>
+          <t xml:space="preserve">Sandra Martín</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rivas</t>
+          <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.50</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Estrella Criado</t>
+          <t xml:space="preserve">LUCIA SANZ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica parque coimbra</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.20</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRETA OLMOS</t>
+          <t xml:space="preserve">CARLA PIZARRO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">34.10</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULA YUGUERO</t>
+          <t xml:space="preserve">Sandra Rodríguez</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSD</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">33.90</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZAIDA MARTIN</t>
+          <t xml:space="preserve">Carla Pulgar</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDE Las Cruces</t>
+          <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">33.40</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">EVA MARIA MARTINEZ</t>
+          <t xml:space="preserve">Vera Salazar</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...24 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">32.70</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mónica Rodríguez</t>
+          <t xml:space="preserve">ANASTASIA TENDERO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Barajas</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...118 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">27.50</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">IRENE ALONSO</t>
+          <t xml:space="preserve">Paula Márquez</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CDE Las Cruces</t>
+          <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.70</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.50</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">21.10</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antia de la Calle</t>
+          <t xml:space="preserve">IRENE ALONSO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CGR Meraki</t>
+          <t xml:space="preserve">CDE Las Cruces</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.40</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.40</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.30</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">21.10</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEJANDRA ZARAGOZA</t>
+          <t xml:space="preserve">Alejandra Márquez</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.60</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.50</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">AURORA SANCHEZ</t>
+          <t xml:space="preserve">Antia de la Calle</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.60</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.90</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clara Rubio</t>
+          <t xml:space="preserve">MARINA DIEZ</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rivas</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.30</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.50</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARMEN BARONA</t>
+          <t xml:space="preserve">Laura Domínguez</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSD</t>
+          <t xml:space="preserve">El Valle Valdebernardo</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.20</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">YRAYA BENEDICTO</t>
+          <t xml:space="preserve">Rocío Muñoz</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">Euritmia Hormigueras</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.90</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Laura Domínguez</t>
+          <t xml:space="preserve">ESTHER GONZALEZ</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle Valdebernardo</t>
+          <t xml:space="preserve">Ritmica parque coimbra</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.50</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARINA DIEZ</t>
+          <t xml:space="preserve">AURORA SANCHEZ</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.50</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.30</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Paula Márquez</t>
+          <t xml:space="preserve">CARMEN BARONA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle S</t>
+          <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.10</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alejandra Márquez</t>
+          <t xml:space="preserve">Clara Rubio</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle S</t>
+          <t xml:space="preserve">Rivas</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.40</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.90</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rocío Muñoz</t>
+          <t xml:space="preserve">YRAYA BENEDICTO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Euritmia Hormigueras</t>
+          <t xml:space="preserve">Elegance</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...46 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.50</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ana Cordón</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">36.50</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">MARTA BOCA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">35.20</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Brais Osinde</t>
+          <t xml:space="preserve">Angela Conesa</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.80</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.60</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULA RODRIGUEZ</t>
+          <t xml:space="preserve">Adriana Vega</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.10</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CLAUDIA PALACIOS</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.30</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.20</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mariela Gabriel</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ritmica Getafe</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.10</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.10</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.40</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Esther Moratilla</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arganda</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.10</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.20</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.40</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alba Criado</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ritmica parque coimbra</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.00</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.00</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Esther Jiménez</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rítmica Valkirias</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.20</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.50</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.50</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Carlota García</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Élite norte</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.30</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">9</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sofía Sosa</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Boadilla</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.60</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.10</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.90</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.70</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Paula Penit</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Boadilla</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.90</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.80</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.50</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.70</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alicia García-Viana</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.60</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.20</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.80</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAMILA ZAMBRANO</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CD Vicente Aleixandre</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.00</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.30</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.40</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.10</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Clara Ferrer</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.00</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.00</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.20</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lucía Pino</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El Valle Valdebernardo</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0.90</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.20</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.00</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aitana Serrano</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.60</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0.90</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.90</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.60</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Emma de Oro</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Barajas</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.10</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.20</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.20</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.10</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Irene Cruzado</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">El Valle Valdebernardo</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.20</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.70</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.20</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.10</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alejandra Changanaqui</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Boadilla</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0.20</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.10</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.80</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.30</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13.40</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">AARON FERNANDEZ</t>
+          <t xml:space="preserve">PAULA RODRIGUEZ</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kaizen</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.40</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.80</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antonio Ramírez</t>
+          <t xml:space="preserve">Brais Osinde</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ritmica Getafe</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Penalty</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
+          <t xml:space="preserve">Antonio Ramírez</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ritmica Getafe</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.50</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.40</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">7.50</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.80</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">19.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AARON FERNANDEZ</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kaizen</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.90</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.90</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5.90</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">6.20</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.90</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Place</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Entry</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Club</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">DB</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Execution</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Artistry</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Penalty</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr" s="1">
+        <is>
+          <t xml:space="preserve">Final mark</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
           <t xml:space="preserve">CONJUNTO PRIMERA ARGANDA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARIA COVADONGA GARCIA</t>
+          <t xml:space="preserve">CARLA BARRIO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GrdPinto</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.50</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">20.40</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">LEYRE MORCUENDE</t>
+          <t xml:space="preserve">ROCIO ILLANA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.70</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.60</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLINA KRAVCHENKO</t>
+          <t xml:space="preserve">Alba García</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">GrdPinto</t>
+          <t xml:space="preserve">Villalkor</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.10</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROCIO ILLANA</t>
+          <t xml:space="preserve">Daniela Millán</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">GrdPinto</t>
+          <t xml:space="preserve">Euritmia Orcasitas</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.20</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assia</t>
+          <t xml:space="preserve">ROSA ROMERA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">CD Vicente Aleixandre</t>
+          <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.20</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Carla Martín</t>
+          <t xml:space="preserve">POLINA KRAVCHENKO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Valle S</t>
+          <t xml:space="preserve">GrdPinto</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.80</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.20</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alba García</t>
+          <t xml:space="preserve">INDIA MUÑOZ</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Villalkor</t>
+          <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.00</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.10</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEX GARRIDO</t>
+          <t xml:space="preserve">Carla Martín</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">El Valle S</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.90</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.50</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.30</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDIA MUÑOZ</t>
+          <t xml:space="preserve">Assia</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">GSD</t>
+          <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11.90</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ángela López</t>
+          <t xml:space="preserve">ALEX GARRIDO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rítmica Valkirias</t>
+          <t xml:space="preserve">Elegance</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.20</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.90</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...140 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8.90</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOADILLA A</t>
+          <t xml:space="preserve">ARGANDA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.20</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARGANDA</t>
+          <t xml:space="preserve">MORATALAZ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">Gr Moratalaz</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">MERAKI</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.10</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.30</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.80</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.30</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOADILLA B</t>
+          <t xml:space="preserve">ULTREIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">ULTREIA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.20</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.20</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">ULTREIA</t>
+          <t xml:space="preserve">MADRID SIGLO XXI C</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">ULTREIA</t>
+          <t xml:space="preserve">Madrid Siglo XXI</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.70</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.70</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.50</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">MADRID SIGLO XXI C</t>
+          <t xml:space="preserve">BOADILLA A</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Madrid Siglo XXI</t>
+          <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.90</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.50</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MORATALAZ</t>
+          <t xml:space="preserve">BOADILLA B</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gr Moratalaz</t>
+          <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.40</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.10</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.30</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIELA COLLAZO</t>
+          <t xml:space="preserve">NADIA MENCHERO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">IRAIA GOMEZ</t>
+          <t xml:space="preserve">IRIA ARENAS</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.90</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">IRIA ARENAS</t>
+          <t xml:space="preserve">DANIELA COLLAZO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.60</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.40</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">NADIA MENCHERO</t>
+          <t xml:space="preserve">IRAIA GOMEZ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">GSD</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.90</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14.50</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">MARTINA SANCHEZ</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.70</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.70</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8.00</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.70</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZOE MARCELO</t>
+          <t xml:space="preserve">CANDELA GONZALEZ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.10</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.90</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.60</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CANDELA GONZALEZ</t>
+          <t xml:space="preserve">ZOE MARCELO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritmica Getafe</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.90</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.90</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.10</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">DANIELA GARCIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">CD Vicente Aleixandre</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.80</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">0.30</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.00</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">KAIZEN</t>
+          <t xml:space="preserve">BOADILLA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kaizen</t>
+          <t xml:space="preserve">Boadilla</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.30</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOADILLA</t>
+          <t xml:space="preserve">MERAKI</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Boadilla</t>
+          <t xml:space="preserve">CGR Meraki</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.60</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.30</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.30</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.60</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MERAKI</t>
+          <t xml:space="preserve">KAIZEN</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CGR Meraki</t>
+          <t xml:space="preserve">Kaizen</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.00</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.40</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.40</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Puesto</t>
+          <t xml:space="preserve">Place</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Inscripción</t>
+          <t xml:space="preserve">Entry</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Ejecución</t>
+          <t xml:space="preserve">Execution</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Artístico</t>
+          <t xml:space="preserve">Artistry</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Penalización</t>
+          <t xml:space="preserve">Penalty</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Nota final</t>
+          <t xml:space="preserve">Final mark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lucía Escobar</t>
+          <t xml:space="preserve">Lara Perez</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Arganda</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.30</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.40</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">María Porras</t>
+          <t xml:space="preserve">Luna Navarro</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.20</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.90</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">19.40</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Noa García</t>
+          <t xml:space="preserve">María García</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">Atlético Leganés</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.80</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.50</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">18.70</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">LORENA BAZAN</t>
+          <t xml:space="preserve">PAOLA FERNANDEZ</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">SAN AGUSTIN</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.60</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.90</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.70</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">17.90</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Celia Cáceres</t>
+          <t xml:space="preserve">ALEJANDRA MORENO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">SAN AGUSTIN</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.90</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.90</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">TANIA MADRID</t>
+          <t xml:space="preserve">Adriana Garrido</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Elegance</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.20</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.00</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.40</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARLA FERNANDEZ</t>
+          <t xml:space="preserve">Noa Hernández</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">El Greco</t>
+          <t xml:space="preserve">Arganda</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.40</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">7.00</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.20</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAYETANA SANCHEZ</t>
+          <t xml:space="preserve">TANIA MADRID</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.70</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.10</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLAUDIA PERAL</t>
+          <t xml:space="preserve">CARLA FERNANDEZ</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Elegance</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.10</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.10</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">16.00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Lara Perez</t>
+          <t xml:space="preserve">LAURA SANZ</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Varitas Tres Cantos</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.30</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.00</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.50</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15.60</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Alcira Cruz</t>
+          <t xml:space="preserve">CAYETANA SANCHEZ</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
+          <t xml:space="preserve">Varitas Tres Cantos</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.10</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.20</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.40</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13.20</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Luna Navarro</t>
+          <t xml:space="preserve">AMALIA IRINA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Élite norte</t>
+          <t xml:space="preserve">El Greco</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.00</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.30</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.20</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12.90</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">María García</t>
+          <t xml:space="preserve">Alcira Cruz</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atlético Leganés</t>
+          <t xml:space="preserve">FAUSTINA VALLADOLID</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.40</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.20</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">4.10</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.10</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12.80</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAOLA FERNANDEZ</t>
+          <t xml:space="preserve">Lucía Casablanca</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAN AGUSTIN</t>
+          <t xml:space="preserve">Élite norte</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.80</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">2.40</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">6.60</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">12.60</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Adriana Garrido</t>
+          <t xml:space="preserve">CLAUDIA PERAL</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">Elegance</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.30</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">1.50</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">3.80</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">5.00</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
-[...234 lines deleted...]
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">11.60</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>