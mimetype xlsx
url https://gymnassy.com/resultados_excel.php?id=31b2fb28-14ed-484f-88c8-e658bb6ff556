--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -60,115 +60,122 @@
     <sheet name="Cadete Copa 7 Estrellas (Pr (2)" sheetId="13" r:id="rId13"/>
     <sheet name="Cadete Copa 7 Estrellas (Pr (3)" sheetId="14" r:id="rId14"/>
     <sheet name="Infantil Nacional Base Mazas" sheetId="15" r:id="rId15"/>
     <sheet name="Infantil Copa Base Aro" sheetId="16" r:id="rId16"/>
     <sheet name="Infantil Prenacional 2ª Fase y " sheetId="17" r:id="rId17"/>
     <sheet name="Infantil Prenacional 2ª Fas (2)" sheetId="18" r:id="rId18"/>
     <sheet name="Infantil Prenacional 2ª Fas (3)" sheetId="19" r:id="rId19"/>
     <sheet name="Juvenil Copa Base Pelota" sheetId="20" r:id="rId20"/>
     <sheet name="Juvenil Prenacional 2ª Fase y F" sheetId="21" r:id="rId21"/>
     <sheet name="Juvenil Prenacional 2ª Fase (2)" sheetId="22" r:id="rId22"/>
     <sheet name="Juvenil Prenacional 2ª Fase (3)" sheetId="23" r:id="rId23"/>
     <sheet name="Juvenil Copa 7 Estrellas (Prena" sheetId="24" r:id="rId24"/>
     <sheet name="Juvenil Copa 7 Estrellas (P (2)" sheetId="25" r:id="rId25"/>
     <sheet name="Juvenil Copa 7 Estrellas (P (3)" sheetId="26" r:id="rId26"/>
     <sheet name="Juvenil Nacional Base 3 Aro + 2" sheetId="27" r:id="rId27"/>
     <sheet name="Juvenil Base Exhibición Aro" sheetId="28" r:id="rId28"/>
     <sheet name="Juvenil Masculino Nacional Base" sheetId="29" r:id="rId29"/>
     <sheet name="Prebenjamín Copa Base Cuerda" sheetId="30" r:id="rId30"/>
     <sheet name="Primera Categoría Exhibición 3 " sheetId="31" r:id="rId31"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <b/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="11"/>
+      <color rgb="FF8A8A8A"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -831,56 +838,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -1676,56 +1683,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -1871,56 +1878,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -2139,56 +2146,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -2616,56 +2623,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -3516,56 +3523,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -3899,56 +3906,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -4399,56 +4406,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -4829,56 +4836,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -5729,56 +5736,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -6394,56 +6401,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -7220,56 +7227,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -7697,56 +7704,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -8357,56 +8364,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -9492,56 +9499,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -9593,56 +9600,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -9741,56 +9748,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -10124,56 +10131,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -10366,51 +10373,51 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -10457,56 +10464,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -10910,56 +10917,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -11152,56 +11159,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DC (Colaboración)</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -11535,56 +11542,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
@@ -12059,56 +12066,56 @@
   </sheetData>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Puesto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Inscripción</t>
         </is>
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Club</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DB</t>
+          <t xml:space="preserve">DB</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Dificultad DA</t>
+          <t xml:space="preserve">DA/DC</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ejecución</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Artístico</t>
         </is>
       </c>
       <c r="H1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Penalización</t>
         </is>
       </c>
       <c r="I1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Nota final</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">